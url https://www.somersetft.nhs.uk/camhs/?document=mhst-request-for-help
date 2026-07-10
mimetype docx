--- v0 (2025-12-13)
+++ v1 (2026-07-10)
@@ -1,7001 +1,8766 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44965D92" w14:textId="77777777" w:rsidR="00C83567" w:rsidRDefault="00C83567" w:rsidP="00C561DD">
+    <w:p w14:paraId="41083826" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
         <w:keepNext/>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051F5">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Mental Health Support Team</w:t>
+        <w:t>Mental Health Support Team (MHST)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57908347" w14:textId="77777777" w:rsidR="00C83567" w:rsidRPr="00A051F5" w:rsidRDefault="00C83567" w:rsidP="00C83567">
+    <w:p w14:paraId="735EE271" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C620E">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Request For Help Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E092171" w14:textId="77777777" w:rsidR="001851D6" w:rsidRPr="00F047A2" w:rsidRDefault="001851D6" w:rsidP="00B53A18">
+    <w:p w14:paraId="1A2204AF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="171" w:right="-227" w:hanging="29"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F54E669" w14:textId="77777777" w:rsidR="001851D6" w:rsidRPr="00A66978" w:rsidRDefault="001851D6" w:rsidP="001B1E85">
+    <w:p w14:paraId="261A7C53" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...349 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="171" w:right="-227" w:hanging="29"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44855E8C" w14:textId="63E3D57C" w:rsidR="005653CE" w:rsidRPr="001B1E85" w:rsidRDefault="007B5764" w:rsidP="001B1E85">
+    <w:p w14:paraId="61205251" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
-        <w:ind w:left="1440" w:firstLine="720"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001B1E85">
+        <w:ind w:left="171" w:right="-227" w:hanging="29"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="30"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C2EB0">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All personal data will be processed by Young Somerset (YS) and Somerset NHS Foundation Trust in accordance with the Data Protection Act 2018 General Data Protection Regulation and in accordance with Young Somerset’s and Somerset NHS Foundation Trust Data Protection Policy and Guidelines.  Y</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> and Somerset NHS Foundation Trust collect this data/information for the following purposes:  </w:t>
+        <w:t>Please note: MHST is not a ‘Crisis Service’. If a child/young person is at risk please contact relevant teams, e.g. CAMHS SPA for any significant mental health concerns or the Local Authority for any urgent educational planning or safeguarding concerns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F27FA36" w14:textId="77777777" w:rsidR="00080C87" w:rsidRPr="009C2EB0" w:rsidRDefault="00080C87" w:rsidP="00A046F6">
+    <w:p w14:paraId="3002E949" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
-        <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="-142" w:right="-166"/>
+        <w:ind w:left="171" w:right="-227" w:hanging="29"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F152D12" w14:textId="77777777" w:rsidR="005653CE" w:rsidRPr="00080C87" w:rsidRDefault="005653CE" w:rsidP="00A046F6">
+    <w:p w14:paraId="7ABC52A8" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-23" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Referrals must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BBFFA1" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="0" w:right="-166"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="723" w:right="-22"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080C87">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Running and evaluating activities, including contacting you when necessary.</w:t>
+        <w:t>Be submitted by Mental Health Lead, although any staff member may complete the form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6EFB55" w14:textId="77777777" w:rsidR="005653CE" w:rsidRPr="00080C87" w:rsidRDefault="005653CE" w:rsidP="00A046F6">
+    <w:p w14:paraId="384A7C0F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="0" w:right="-166"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="723" w:right="-23"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080C87">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Internal purposes such as auditing, evaluation, data analysis, preventing or detecting fraud or error, and research to improve our service and customer communications. </w:t>
+        <w:t>Be for a Child/Young Person on roll at an MHST school and able to attend groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EACC605" w14:textId="39D6B848" w:rsidR="005653CE" w:rsidRPr="00080C87" w:rsidRDefault="005653CE" w:rsidP="00A046F6">
+    <w:p w14:paraId="1C862A9C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="723" w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Include full and accurate contact details for the Child/Young Person and Parent/Guardian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621D705F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="723" w:right="-22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>hild/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>oung Person’s voice as well as sufficient other key information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6CD437" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="-22" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50160471" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Referrals will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B5414F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have outcomes communicated by MHST to the referrer, child, and parent/guardian. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9760DE" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Be triaged weekly, although delays do occur during busy periods e.g. start/end of terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6C1783" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="0" w:right="-166"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080C87">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">For funder/commissioners purposes on reporting who has </w:t>
-[...23 lines deleted...]
-        <w:t>MHST.</w:t>
+        <w:t>Be considered alongside other relevant information available to MHST (e.g. health records) to inform safeguarding and clinical decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32923F21" w14:textId="12AE114F" w:rsidR="00080C87" w:rsidRPr="00647A73" w:rsidRDefault="005653CE" w:rsidP="00080C87">
+    <w:p w14:paraId="66CEE7F6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Arial" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>✗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Arial" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Not be routinely screened for risk or disclosure before triage: In crisis seek other support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA5AD72" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FBC987" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="-22" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Please Note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466F1516" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="0" w:right="-166"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-23"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080C87">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medical information will be shared if </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Consultation can be accessed by email/phone without completing a referral form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED649E8" w14:textId="57A9E96F" w:rsidR="005653CE" w:rsidRPr="00080C87" w:rsidRDefault="005653CE" w:rsidP="00B65D74">
+    <w:p w14:paraId="2E88CD0D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="0" w:right="-166"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-22"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080C87">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Y</w:t>
+        <w:t xml:space="preserve">You can contact the MHST on </w:t>
       </w:r>
-      <w:r w:rsidR="00F047A2" w:rsidRPr="00080C87">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">oung </w:t>
+        <w:t xml:space="preserve">01823 368481 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00080C87">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t xml:space="preserve">or via </w:t>
       </w:r>
-      <w:r w:rsidR="00F047A2" w:rsidRPr="00080C87">
-[...376 lines deleted...]
-        <w:r w:rsidRPr="00080C87">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00C109E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>Louise.Coppin@SomersetFT.nhs.uk</w:t>
-[...18 lines deleted...]
-          <w:t>VickyThomas@youngsomerset.org.uk</w:t>
+          <w:t>MHSTadmin@somersetft.nhs.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="423E1FC9" w14:textId="77777777" w:rsidR="00D64842" w:rsidRPr="00F047A2" w:rsidRDefault="00D64842" w:rsidP="005653CE">
+    <w:p w14:paraId="512F4051" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
-        <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="322AD437" w14:textId="2861A03E" w:rsidR="005653CE" w:rsidRPr="009157F0" w:rsidRDefault="00D64842" w:rsidP="005653CE">
+    <w:p w14:paraId="1CC3400A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-284" w:hanging="29"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009157F0">
+        <w:t xml:space="preserve">Send completed referral form to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00C109E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>MHSTadmin@somersetft.nhs.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005653CE" w:rsidRPr="009157F0">
+    </w:p>
+    <w:p w14:paraId="097C8698" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="30"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="301C0EA2" w14:textId="77777777" w:rsidR="00B53A18" w:rsidRPr="005653CE" w:rsidRDefault="005653CE" w:rsidP="00B53A18">
+    <w:p w14:paraId="09442939" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EE256F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="171" w:hanging="29"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section 1 - Personal Details</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2762"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="1809"/>
+        <w:gridCol w:w="765"/>
+        <w:gridCol w:w="1070"/>
+        <w:gridCol w:w="410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="3E19487F" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9634" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="491ECFDE" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Child/Young Person Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="10F13ED9" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFF0999" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Forename</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55202E23" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E96E2C9" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D870C58" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="52D1285F" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1204CB20" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Preferred name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF13841" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D080735" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date of Birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="28093DD1" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0595524C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C82D924" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="4E73BCD7" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D06ACBD" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="441D9B89" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE4BE8C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="686ECA49" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D535305" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Year Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A4D45E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="7EDDD388" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="492061C4" w14:textId="77777777" w:rsidR="00901606" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Home Address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A538373" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcode </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E6DE84" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63F36503" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B77160F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>GP Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7295FB7D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="0BB41CBE" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F09029E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NHS Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B624C4" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AD43F9" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F15A051" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="2EF3E2CE" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BF6C48" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Language other than English spoken at home</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A9D608" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is an interpreter required?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F84BC81" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2240ABA2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2605289D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="7B6335C1" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D50D585" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="011C439C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="345A678D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Attendance %</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B4368B0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is child currently going into school?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3413EC76" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="1805CA7E" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="28122F3A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is the child a Looked After Child (LAC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4279" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAA9AE9" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="20AACD88" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="31360231" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the child/parent/guardian have any communication barriers? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please give details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4279" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFED109" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA65228" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="539B9DC4" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C109E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Section 1 - </w:t>
+        <w:t>Section 2 – Consent and how we handle your / your child’s data</w:t>
       </w:r>
-      <w:r w:rsidRPr="005653CE">
+    </w:p>
+    <w:p w14:paraId="14004D5C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5346" w:type="pct"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4907"/>
+        <w:gridCol w:w="2399"/>
+        <w:gridCol w:w="1710"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="4387FC00" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA47E23" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Consent Declaration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="74E4A40F" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DB6C6F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I am giving permission for this referral to be made to the Mental Health Support Team, and for Somerset NHS Foundation Trust and Young Somerset to process and store relevant data. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DBAF66" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="2115FCB3" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0276C2A6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How information will be processed &amp; permission to share information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="5CAA5CBB" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="638C20D1" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Aim:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Young Somerset and Somerset NHS Foundation Trust will collect and process information for direct care and safeguarding purposes, including delivering and evaluating activities involving me or the young person. Contact may be before or after discharge. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D3CED7" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Local Authority Partnership:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Somerset Council will share information from Educational Psychology, Children’s Social Care, and Public Health Nursing to help identify and plan the most appropriate assessment and support for me or the young person. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B2CA94" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Sources:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Additional information may be accessed or collected from relevant health and local authority records, consent forms, registers, session evaluation forms, incident reports, surveys, and outcome measures. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37123348" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Information Sharing:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Personal medical information may be securely passed on to appropriate agencies if necessary to protect an individual’s health and well-being, or where legally required (e.g., for safeguarding or if transfer of this form is agreed). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50462EBE" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Service Data:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anonymised information may be used or shared with funders and commissioners for MHST service review and delivery. Anonymised data may also be shared with the University of Exeter and other internal or external partners for training, service improvement, research, and publication - with strict safeguards to protect confidentiality. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7C03D8" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Storage and distribution:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Secure systems will be used by Young Somerset and Somerset NHS Foundation Trust process and store personal data. This will be kept on Electronic Patient Record systems for both organisations, and if required, hard copies will be kept securely. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43AC409F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Retention:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Personal data will not be kept for longer than necessary (for children, this is up to age 25) and only for the agreed and stated purposes. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4237F4B8" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Further information:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> For more details about how your data is managed, please read the privacy notices below: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B41254" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00C109E7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>www.somersetft.nhs.uk/about-us/about-us/how-we-manage-your-information/privacy-and-fair-collection-policy/patient-privacy-notice/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="52301866" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00C109E7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>www.youngsomerset.org.uk/wp-content/uploads/2025/03/Overarching-Privacy-Notice.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A24F2E0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Data Protection contacts:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> For data protection queries, contact: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16862B7B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Somerset NHS Foundation Trust’s Head of Information Governance and Data Protection Officer: Louise Coppin (Louise.Coppin@SomersetFT.nhs.uk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343ED8B0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Young Somerset’s Data Protection Officer: Vicky Thomas (VickyThomas@youngsomerset.org.uk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A0BAAF5" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="5AE8F6BC" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB46913" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">‘Additional Permissions’ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2FAA09" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Please ‘Tick’ to show agreement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519AF495" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A5E5C0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>I give the additional permissions, further enabling effective treatment and ‘Streamlining’ referral management by MHST, in their coordination with relevant Education Setting’s Mental Health Leads, and other key professionals, by allowing them to:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376BC6A0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CAFB3BA" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Share</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relevant personal health information (e.g. letters or key details) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8ECAFA" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>from the young person’s health record with:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700D9B94" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1092358615"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The Mental Health Lead at school.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551676E6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="100"/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="955369945"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The GP and/or other key professionals.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59DC3264" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:ind w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1421139876"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Invite</w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> me/the young person to take part in feedback, service development or other participation activities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F860230" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:ind w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-1400890216"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> other teams/professionals currently or previously involved with me / the young person / family for relevant additional information (e.g. Social Worker, School Nurse).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030EDFCE" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:ind w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="2127424327"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Transfer</w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this referral and related information (including this form) to CAMHS SPA or other Young Somerset/Somerset NHS Foundation Trust services if their services may be considered more appropriate for the identified needs or risks.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CAC98C2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346D29CA" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046074F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>These actions may be completed directly - including during triage as an alternative to other MHST assessment or support: where Low Intensity Cognitive Behavioural Therapy (LI CBT) is not deemed suitable. This supports routine efficiency. All health information is treated as confidential and therefore further checks and ‘best interest’ considerations will still be carried out before sharing any information marked or reasonably expected to be especially sensitive or high risk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="1C1ED0B0" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="364E67A9" w14:textId="77777777" w:rsidR="00901606" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-166"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78EB7E4E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-166"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Re-Consideration:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D597436" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-166"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I understand that I can take away/change my permissions at any time. To change or withdraw any permission please contact the allocated MHST clinician or email </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="00C109E7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>MHSTadmin@somersetft.nhs.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BCC41D0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-166"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1605AEB1" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-166"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please get in touch to update us, to provide feedback, or if you have any requests or questions regarding our data protection or confidentiality policies and procedures.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730B85F4" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-166"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="31897A2B" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6538AAE7" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Complete this section if the young person is aged 13–16 and is assessed as ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gillick competent’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or if aged 16+:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A015E3F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A young person between 13 and 16 can be considered Gillick competent if they have sufficient maturity and understanding to make a reasonable assessment of the advantages and disadvantages of the proposed therapy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="6ECB38C8" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7306" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="022090F4" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is parent/guardian aware of this request?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36657F23" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="491FBA4E" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7306" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="054E440D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the young person consent to us contacting parent/guardian? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26954FB6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="33DCFA36" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="613B1D39" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How would the young person like to be contacted? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete all appropriate: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="7AD83199" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4907" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F77AFAD" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mobile number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9B5351" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="66201EC8" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4907" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F3BF6E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone call - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>telephone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C03BABF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="332E88CE" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4907" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7949BFFC" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email address -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5724E1" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="68AD3863" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4907" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B43221A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I understand the above and I consent to this request being made:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797FFC0F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Young person’s signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF5C9A1" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1944FAD6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="065792F3" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="165"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="429"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="2125"/>
         <w:gridCol w:w="708"/>
-        <w:gridCol w:w="757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B53A18" w:rsidRPr="006203D8" w14:paraId="3E14B304" w14:textId="77777777" w:rsidTr="007C0AF3">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="6B311422" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="67B5A1FF" w14:textId="77777777" w:rsidR="00B53A18" w:rsidRPr="00436A45" w:rsidRDefault="00B53A18" w:rsidP="007B5764">
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58590C13" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...10 lines deleted...]
-              <w:t>Child/Young Person Details</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/Guardian Contact Details </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40AB8" w:rsidRPr="006203D8" w14:paraId="41558577" w14:textId="77777777" w:rsidTr="001B342D">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="613AB956" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="pct"/>
-[...1379 lines deleted...]
-          <w:p w14:paraId="78A2AC99" w14:textId="77777777" w:rsidR="00C1344F" w:rsidRPr="00357FBD" w:rsidRDefault="00C1344F" w:rsidP="001B34CA">
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DE5762" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="28" w:hanging="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...83 lines deleted...]
-          <w:p w14:paraId="0DB354A6" w14:textId="77777777" w:rsidR="00FD1026" w:rsidRPr="00FD1026" w:rsidRDefault="00FD1026" w:rsidP="001B34CA">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CB2E54" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="28" w:hanging="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...17 lines deleted...]
-          <w:p w14:paraId="33C317A2" w14:textId="77777777" w:rsidR="00FD1026" w:rsidRPr="00357FBD" w:rsidRDefault="00FD1026" w:rsidP="001B34CA">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBD43A7" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="28" w:hanging="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1259" w:type="pct"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D93051" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="471F5450" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Last name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F26671" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4950CDAC" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relationship to young person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEF2A68" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="355A2008" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E5051D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Landline number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01020075" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D83097" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mobile number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CCF184" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="6116059E" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8BACE5" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5274ACCD" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="34369735" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6E6596" w14:textId="77777777" w:rsidR="00FD1026" w:rsidRPr="00FD1026" w:rsidRDefault="00FD1026" w:rsidP="001B34CA">
+          <w:p w14:paraId="24E273BD" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="28" w:hanging="28"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="4C3C0D20" w14:textId="77777777" w:rsidR="00FD1026" w:rsidRPr="00357FBD" w:rsidRDefault="00FD1026" w:rsidP="001B34CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I understand the above and I consent to this request being made: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7EDE5F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="28" w:hanging="28"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="36D0521A" w14:textId="77777777" w:rsidR="00FD1026" w:rsidRPr="00FD1026" w:rsidRDefault="00FD1026" w:rsidP="001B34CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Parent/Guardian signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0425ABA5" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="28" w:hanging="28"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="70EA823D" w14:textId="77777777" w:rsidR="00FD1026" w:rsidRPr="006203D8" w:rsidRDefault="00FD1026" w:rsidP="00043FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="7CC45C23" w14:textId="77777777" w:rsidTr="00292C55">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D53A3EC" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...284 lines deleted...]
-              <w:t>Yes / No</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>MHST appointments may sometimes be audio or video recorded - with prior knowledge and consent - for training and quality assurance purposes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A4EE56A" w14:textId="33933B9C" w:rsidR="005653CE" w:rsidRDefault="00D64842" w:rsidP="002A565F">
+    <w:p w14:paraId="140FAEE4" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606"/>
+    <w:p w14:paraId="38B52430" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Section 3 – Description of current difficulties and key background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC3E721" w14:textId="77777777" w:rsidR="006D2F26" w:rsidRPr="006D2F26" w:rsidRDefault="006D2F26" w:rsidP="005653CE">
+    <w:p w14:paraId="183A2A98" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5329" w:type="pct"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2830"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1609"/>
+        <w:gridCol w:w="2969"/>
+        <w:gridCol w:w="3972"/>
+        <w:gridCol w:w="2075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5CA9" w:rsidRPr="007D5738" w14:paraId="0E7747D5" w14:textId="77777777" w:rsidTr="00EE38BE">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="77B6849B" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
-          <w:trHeight w:val="395"/>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A80C4F1" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
-              <w:rPr>
-[...75 lines deleted...]
-                <w:iCs/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Final Permissions &amp; Referral Management Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002A565F" w:rsidRPr="002A565F">
-[...78 lines deleted...]
-              <w:t>support.</w:t>
+          </w:p>
+          <w:p w14:paraId="090FFC1D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confidentiality is important. However, for direct care, safeguarding, and routine referral management, MHST may wish to - when managing referrals - work with key partners (Education, Health, Local Authority) to: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45479E9B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="171" w:hanging="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Access or seek relevant information </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Share appropriate details or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transfer referrals where suitable. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679C7161" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="171" w:hanging="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Please check Section 2 (Consent) for more info, and to ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> In’ for these actions where appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF50D1" w:rsidRPr="007D5738" w14:paraId="5A503931" w14:textId="77777777" w:rsidTr="001B342D">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="0F1AA69F" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
-          <w:trHeight w:val="1562"/>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...1590 lines deleted...]
-            <w:tcW w:w="4190" w:type="pct"/>
+            <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3F762D90" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="007B57BD" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+          <w:p w14:paraId="300A1D81" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="171" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child’s/Young Person’s Difficulties: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i.e. any concerns and problems, both current and past. Please include timeframes and any corresponding previous support here or below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="41CF6B94" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C76E38D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48045E21" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A9C03E2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E4DE484" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D449FFB" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CBA15C3" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29E18872" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3C5681" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="4D1D95D7" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5EE900" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child’s/Young Person’s views: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in their own words or other form of communication. Essential for referral to be accepted. Attach or use ‘Other Info’ space below if needed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="262B3541" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="030A4814" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C7BDB1E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7691DC0C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54B3BA82" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E06FAB3" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CCC66F7" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0896E594" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FF21C0F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="355A5AA8" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A6D53B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Parent/Guardian’s views:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any other concerns, concurring or differing perspectives. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="354F1160" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Where family members are referenced, please state ages and their relation to child.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="0DC83B3B" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="66549D25" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="571D8488" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22724B6C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15C424EF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20C9AF3B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74542C11" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C2B8CDF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="4DAEE38D" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5594EF58" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Significant life events/changes: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e.g. bereavement/parental separation. Include timeframes. Please detail impact on child/family for issues or events having occurred.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="4633C327" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="495C773B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B56F88F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="528A75E4" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D9940E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A11A9F6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B22A25" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="280796DF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="0713239B" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD27659" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adverse or potentially traumatic experiences – current or past:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e.g. bullying, illness, neglect, or physical, sexual or emotional abuse, whether perceived or formally identified. Please state what is ongoing, and any current safeguarding actions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="463DD6B8" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="04499AAC" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16BF7627" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A247C73" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74C73026" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="188F22FC" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="6E108846" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D631B06" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Harm to self or others – current or past:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deliberate/accidental. Note details including nature, severity, frequency. Consider all behaviours such as binging/purging. Please include/reference risk management plans, who is aware, and timeframes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="63F281D5" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B48D022" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03654EA5" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6086BC72" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BF85D92" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722A830D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="623804A2" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="696BA8CF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health &amp; Neurodivergence – current or past factors: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e.g. physical, learning or sensory differences, whether diagnosed or indicated. Please include relevant support accessed, adaptations made and or appropriate assessment or care pathway details.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="1C4E580F" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="1419"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A16A939" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7266B889" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69C24EE3" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E5942B0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21604D2E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="067D9F21" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="6010D740" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0494EB3B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routines &amp; functioning – current or past: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e.g. sleep, appetite &amp; food/fluid intake, energy levels, personal care, screen use, friendships/play, school engagement and learning.  Please include impact at home/school and timeframe of changes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="282B3EAF" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="011EA186" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F273B0B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F10D2A9" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736E958A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746BC631" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659F37C4" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="7B7044FB" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E10894E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Current or past treatment - Groups / 1:1:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.g. school support, counselling, CAMHS, MHST. Provide details or updates on previous inputs and advice: what has been tried, what helped, what is pending. Include timeframes and outcomes. Please give roles, dates and contact details where possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="50F1D366" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D13549C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09A1AF3B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ACC13A6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="221A7709" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C5562CB" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22BBED60" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E8E3772" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="27524E42" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6847D8BA" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Other family or individual support - current or past: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Family Intervention Service (FIS) Detail responses and update on recommendations or onward planning from family support services, or request/info needed from MHST, e.g. to support multidisciplinary assessment and support. Please give roles, dates and contact details.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="3CC1270A" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B910907" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26141D39" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CB1D8B7" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DD3C97B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E56E31" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="7A732606" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="59039149" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aims and expectations - What are you hoping MHST can offer at this stage? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Please tick all or any that apply and add brief detail below if helpful)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E97183" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1821768246"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint child–parent assessment  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-183912025"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direct work with the child/young person    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB4A02F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="264739367"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advice or support for parents/carers  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-855728525"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Advice or consultation for school/other professionals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6271ECA2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00000000" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="304664450"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Multi</w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t xml:space="preserve">agency input (e.g. TAC/TAF meeting) </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="929012571"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Additional written clarification to support planning</w:t>
+            </w:r>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="904255482"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00901606" w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other (please specify):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47900095" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The MHST offer will be considered on a child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>centred, case</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>case basis, taking account of the information available, other support in place, and individual needs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="0BFDAF43" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E86A27A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E13E42E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C25ABF3" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C427134" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="19467590" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3948E0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Any other information, comments or reflections</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.g. any wider current or past context, relevant family information not captured above, notes on the timing of referral or support</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>seeking, or reflections on the Request for Help process and other feedback.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16AD814F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Use blank side of form if necessary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="54FD491C" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F18E230" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="142" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38AA3337" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="142" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="747B8E68" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="142" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43132C49" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5196B3C7" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="142" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D7BA92B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="142" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C15A23A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="142" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="45555206" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EAA04D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the child/young person been to TAC/TAF? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes/ No. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B145761" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If yes, please attach an electronic copy of the school action plan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="466900ED" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="2BF18BB5" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7538866B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1279"/>
               </w:tabs>
               <w:ind w:left="170" w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Help Assessment completed? </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B57BD">
+            <w:r w:rsidRPr="00C109E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/ No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33BECD4C" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="007B57BD" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+          <w:p w14:paraId="1489B9B3" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1279"/>
               </w:tabs>
               <w:ind w:left="170" w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Electronic copy attached? Yes/ No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D6AA3C" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="007B57BD" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A5C134" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="3BE5B26E" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8971D9" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1279"/>
               </w:tabs>
               <w:ind w:left="170" w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="810" w:type="pct"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date of next meeting, if any arranged:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B4DA087" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="006203D8" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+          </w:tcPr>
+          <w:p w14:paraId="6FE19388" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1279"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="0FBC6B60" w14:textId="77777777" w:rsidTr="00DD0541">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="3956AB98" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...343 lines deleted...]
-            <w:tcW w:w="3576" w:type="pct"/>
+            <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...26 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="65EDB12E" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="006203D8" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+          <w:p w14:paraId="75FB00B2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="171" w:hanging="29"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="006203D8" w14:paraId="4290F9E2" w14:textId="77777777" w:rsidTr="00EE38BE">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="557CE4C7" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7302840E" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D01B4AB" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...6 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Referrer Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="0B2D2988" w14:textId="77777777" w:rsidTr="002A565F">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="34E843DC" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="pct"/>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="33618C45" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Referrers Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="7B807C4A" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="404F1513" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="4E83765C" w14:textId="77777777" w:rsidTr="00080C87">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="128AE354" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="pct"/>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D800D1D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Job Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="1640C99E" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4483E23C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="538A2595" w14:textId="77777777" w:rsidTr="00080C87">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="17147535" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="pct"/>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="753FC496" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="246" w:hanging="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="23D8E9B2" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A659BBD" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="4CA31D40" w14:textId="77777777" w:rsidTr="002A565F">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="7F855410" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="75D0AFC0" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E13A0A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61F344CB" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="097C4590" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="08E06C0D" w14:textId="77777777" w:rsidTr="002A565F">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="57DEEAA4" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="28A6039B" w14:textId="363461B5" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00080C87" w:rsidP="00725DFD">
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F6F734" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03E5259B" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="75765670" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="200A916B" w14:textId="77777777" w:rsidTr="002A565F">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="0B6A2123" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="786F28D2" w14:textId="40B0E28F" w:rsidR="001226C7" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDC7B68" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="249DDFCD" w14:textId="445A1CFA" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="001226C7" w:rsidP="00725DFD">
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date request started:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7718DA" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...25 lines deleted...]
-            <w:tcW w:w="3519" w:type="pct"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date request submitted:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="579F9456" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A013565" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725DFD" w:rsidRPr="007D5738" w14:paraId="5A857536" w14:textId="77777777" w:rsidTr="002A565F">
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="15B37562" w14:textId="77777777" w:rsidTr="00FC6176">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5079781B" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0185ED19" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature of referrer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F019386" w14:textId="77777777" w:rsidR="00725DFD" w:rsidRPr="00080C87" w:rsidRDefault="00725DFD" w:rsidP="00725DFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E58019" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="171" w:hanging="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="446FF269" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="171" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63905B06" w14:textId="77777777" w:rsidR="00080C87" w:rsidRDefault="001B34CA" w:rsidP="00080C87">
-[...7 lines deleted...]
-    <w:p w14:paraId="40F7BA98" w14:textId="3400DA2F" w:rsidR="00E34262" w:rsidRDefault="005653CE" w:rsidP="00080C87">
+    <w:p w14:paraId="20AAFA7C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00901606">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740EC2">
+      <w:r w:rsidRPr="00C109E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Please send completed referral form to:</w:t>
+        <w:t xml:space="preserve">Please send completed referral form to:  </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00C109E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="25"/>
+            <w:szCs w:val="25"/>
+          </w:rPr>
+          <w:t>MHSTadmin@somersetft.nhs.uk</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00E34262" w:rsidSect="00A66978">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="018E11E4" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9609" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A581E45" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:left="170" w:right="170" w:hanging="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Any other information or comments </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C109E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Use blank side of form if necessary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901606" w:rsidRPr="00C109E7" w14:paraId="07A2A0DB" w14:textId="77777777" w:rsidTr="00FC6176">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9609" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4250FC9E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37F81A5C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4417FC03" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="672BC898" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15BB5054" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E056993" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40B01C0C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F30C490" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CF197BC" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B56F5D0" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="022129B2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D495254" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10E830FF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36AC4DE6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B35514A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="177C4A78" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1641951E" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D026A3A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10B2141B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ABA0BFB" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E6A4A30" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EAD0181" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E1FAB9F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3007D30C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3738367F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="028F7664" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54BD7C0C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="044CA82A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BDC0889" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="134028DE" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F6C8FDD" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22D7C224" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A3FA30A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="065E86CF" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7366744F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C88F4FC" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D2B2BCE" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C3C69E2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24B6DA3F" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15DF5FE2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="356E0F09" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A438D02" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C855D2A" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5354137C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DBC930D" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06622DA5" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F7DD733" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19B5AB94" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6983FD8B" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00FC6176">
+            <w:pPr>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D1CAECB" w14:textId="77777777" w:rsidR="00640D65" w:rsidRDefault="00640D65"/>
+    <w:sectPr w:rsidR="00640D65" w:rsidSect="00901606">
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="425" w:right="1134" w:bottom="249" w:left="1440" w:header="567" w:footer="374" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="374" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E564B1C" w14:textId="77777777" w:rsidR="00724985" w:rsidRDefault="00724985" w:rsidP="00B53A18">
+    <w:p w14:paraId="5FCCB3E5" w14:textId="77777777" w:rsidR="0056404F" w:rsidRDefault="0056404F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11D93E47" w14:textId="77777777" w:rsidR="00724985" w:rsidRDefault="00724985" w:rsidP="00B53A18">
+    <w:p w14:paraId="64D33C24" w14:textId="77777777" w:rsidR="0056404F" w:rsidRDefault="0056404F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Raleway">
     <w:altName w:val="Raleway"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
       <w:id w:val="1947810055"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="54C86AA2" w14:textId="12EF3BAC" w:rsidR="006D2F26" w:rsidRPr="00D64842" w:rsidRDefault="00D64842" w:rsidP="00124738">
+      <w:p w14:paraId="2A506583" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00124738">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="center" w:pos="4678"/>
           </w:tabs>
           <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00DE728E">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MHST Request </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00DE728E">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>For</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00DE728E">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Help V9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-        </w:pPr>
-        <w:r w:rsidRPr="00124738">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00C109E7">
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
+          <w:r w:rsidRPr="00C109E7">
+            <w:t>6</w:t>
+          </w:r>
+        </w:fldSimple>
+        <w:r w:rsidRPr="00C109E7">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
-            <w:sz w:val="16"/>
-[...1 lines deleted...]
-            <w:highlight w:val="cyan"/>
           </w:rPr>
-          <w:t>MHST Request For Help V</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003250D2">
+        <w:r w:rsidRPr="00C109E7">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
-            <w:sz w:val="16"/>
-[...107 lines deleted...]
-            <w:highlight w:val="cyan"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:b/>
+        <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="-331835473"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5F2C737D" w14:textId="36E7B700" w:rsidR="00951ED2" w:rsidRPr="00F35AB6" w:rsidRDefault="00D64842" w:rsidP="00124738">
+      <w:p w14:paraId="4012918C" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00DE728E" w:rsidRDefault="00901606" w:rsidP="00124738">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="center" w:pos="4678"/>
           </w:tabs>
           <w:rPr>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="FF0000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="FF0000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:highlight w:val="cyan"/>
           </w:rPr>
-          <w:t>MHST Request For Help V</w:t>
+          <w:t xml:space="preserve">MHST Request </w:t>
         </w:r>
-        <w:r w:rsidR="007914C4">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="FF0000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:highlight w:val="cyan"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>For</w:t>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="FF0000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:highlight w:val="cyan"/>
           </w:rPr>
+          <w:t xml:space="preserve"> Help V9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DE728E">
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F35AB6">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>page</w:t>
+          <w:t xml:space="preserve">Page </w:t>
         </w:r>
-        <w:r w:rsidRPr="00F35AB6">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00F35AB6">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00F35AB6">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00F35AB6">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F35AB6">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00F35AB6">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00124738">
+        <w:r w:rsidRPr="00DE728E">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00DE728E">
           <w:rPr>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="FF0000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:highlight w:val="cyan"/>
           </w:rPr>
-          <w:tab/>
-[...54 lines deleted...]
-          <w:t>2022</w:t>
+          <w:t>April 2026</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="436F67ED" w14:textId="77777777" w:rsidR="00724985" w:rsidRDefault="00724985" w:rsidP="00B53A18">
+    <w:p w14:paraId="54496A40" w14:textId="77777777" w:rsidR="0056404F" w:rsidRDefault="0056404F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33589944" w14:textId="77777777" w:rsidR="00724985" w:rsidRDefault="00724985" w:rsidP="00B53A18">
+    <w:p w14:paraId="3FB53614" w14:textId="77777777" w:rsidR="0056404F" w:rsidRDefault="0056404F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="17CD7D69" w14:textId="3E49C8A5" w:rsidR="00A66978" w:rsidRDefault="00647A73" w:rsidP="00D64842">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36804DC6" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00D64842">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:ind w:right="-166"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C109E7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44BD771D" wp14:editId="742718A5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B8326E4" wp14:editId="43D33697">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2858770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-153483</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1956142" cy="1066800"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 9" descr="A picture containing company name&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="9" name="Picture 9">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="Picture 6" descr="A picture containing company name&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="9" name="Picture 9">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1956142" cy="1066800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="006238DD" w:rsidRPr="00B56699">
+    <w:r w:rsidRPr="00C109E7">
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:noProof/>
         <w:color w:val="1EA423"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472254B2" wp14:editId="09DADD44">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BDCC72D" wp14:editId="36C8A018">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-95885</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1003300" cy="1003300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1" descr="Shape, circle&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Shape, circle&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1" name="Picture 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1003300" cy="1003300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="006238DD">
+    <w:r w:rsidRPr="00C109E7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="529FB7BC" wp14:editId="6E45ADCF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ECF5F19" wp14:editId="5FDEA9F3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4508500</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8255</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1443355" cy="904349"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Picture 5" descr="Graphical user interface, application, logo&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="5" name="Picture 5">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Picture 5" descr="Graphical user interface, application, logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="5" name="Picture 5">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1444452" cy="905036"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00D64842">
+    <w:r w:rsidRPr="00C109E7">
       <w:rPr>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="574529E7" w14:textId="6139E4FD" w:rsidR="00A66978" w:rsidRDefault="00A66978" w:rsidP="00D64842">
+  <w:p w14:paraId="733468BD" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00D64842">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:ind w:right="-166"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="370DFD53" w14:textId="602EE3A4" w:rsidR="00A66978" w:rsidRDefault="00A66978" w:rsidP="00D64842">
+  <w:p w14:paraId="3CA30343" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00D64842">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:ind w:right="-166"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3909D577" w14:textId="2934C802" w:rsidR="00D64842" w:rsidRDefault="00D64842" w:rsidP="00D64842">
+  <w:p w14:paraId="54C0EAB2" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00D64842">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:ind w:right="-166"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C109E7">
       <w:rPr>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1823B06C" w14:textId="3FF2E576" w:rsidR="00951ED2" w:rsidRPr="00D64842" w:rsidRDefault="00951ED2" w:rsidP="00D64842">
+  <w:p w14:paraId="07F881D7" w14:textId="77777777" w:rsidR="00901606" w:rsidRPr="00C109E7" w:rsidRDefault="00901606" w:rsidP="00D64842">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D03EA0"/>
+    <w:nsid w:val="1F472D36"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69566618"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E750961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B4801C6"/>
+    <w:tmpl w:val="68A6FEB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C209016">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D8C3B86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F383144"/>
+    <w:lvl w:ilvl="0" w:tplc="4E6A912E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F0079FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="66DC8746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FA5EAC8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D45C7C3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="291EB86C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE460AF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="250A3474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB6CFD70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44FE0148"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1FECE32"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13A30DF3"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4731719A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2261E0E"/>
+    <w:tmpl w:val="427C0AF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73EE3F32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52028ADE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -7061,760 +8826,155 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...429 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="505098657">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="124082481">
+  <w:num w:numId="2" w16cid:durableId="74592056">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1559782455">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1392080005">
+  <w:num w:numId="4" w16cid:durableId="378551890">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="790560822">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1095630934">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="1151483760">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B53A18"/>
-[...189 lines deleted...]
-    <w:rsid w:val="00FF5F8E"/>
+    <w:rsidRoot w:val="00901606"/>
+    <w:rsid w:val="00013C78"/>
+    <w:rsid w:val="002641C9"/>
+    <w:rsid w:val="00292C55"/>
+    <w:rsid w:val="0056404F"/>
+    <w:rsid w:val="00640D65"/>
+    <w:rsid w:val="00815778"/>
+    <w:rsid w:val="00901606"/>
+    <w:rsid w:val="00AE0A40"/>
+    <w:rsid w:val="00B753F9"/>
+    <w:rsid w:val="00BE4EE7"/>
+    <w:rsid w:val="00C84117"/>
+    <w:rsid w:val="00D2641E"/>
+    <w:rsid w:val="00D850CA"/>
+    <w:rsid w:val="00F42E32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="04C94002"/>
+  <w14:docId w14:val="30032A72"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2B005D50-F901-4B47-B873-5F30DC1EC32B}"/>
+  <w15:docId w15:val="{5BC66DAE-AAF4-4AF6-B05F-95BBE4CAA22E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8155,467 +9315,773 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B53A18"/>
+    <w:rsid w:val="00901606"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901606"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B53A18"/>
+    <w:rsid w:val="00901606"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B53A18"/>
+    <w:rsid w:val="00901606"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B53A18"/>
+    <w:rsid w:val="00901606"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...186 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Louise.Coppin@SomersetFT.nhs.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VickyThomas@youngsomerset.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHSTadmin@somersetft.nhs.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHSTadmin@somersetft.nhs.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHSTadmin@somersetft.nhs.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHSTadmin@somersetft.nhs.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youngsomerset.org.uk/wp-content/uploads/2025/03/Overarching-Privacy-Notice.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetft.nhs.uk/about-us/about-us/how-we-manage-your-information/privacy-and-fair-collection-policy/patient-privacy-notice/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8716,97 +10182,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5761</Characters>
+  <Pages>7</Pages>
+  <Words>1851</Words>
+  <Characters>10555</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Somerset Partnership NHS Foundation Trust</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6758</CharactersWithSpaces>
+  <CharactersWithSpaces>12382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MHST Request For Help V7 First DRAFT</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Burley Paula (Somerset Partnership)</dc:creator>
+  <dc:creator>Jennifer Potter1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>